--- v0 (2026-09-06)
+++ v1 (2026-10-21)
@@ -151,51 +151,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:eastAsia="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">5. การใช้งานสำหรับ Admin และ Superadmin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:eastAsia="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Admin ดูบทสรุป ค้นหา แก้ไขข้อมูลการประเมิน ส่งออก PDF หรือ XLSX และสร้าง Threshold Sensor เวอร์ชันใหม่ได้ Superadmin เพิ่ม แก้ไข ปิดใช้งาน หรือลบสมาชิก เปลี่ยน API key รวมถึงส่งออกและนำเข้าฐานข้อมูลทั้งหมดได้</w:t>
+        <w:t xml:space="preserve">Admin ดูบทสรุป ค้นหา แก้ไขข้อมูลการประเมิน ส่งออก PDF หรือ XLSX และสร้าง Threshold Sensor เวอร์ชันใหม่ได้ Superadmin สามารถซ่อนหรือแสดงปุ่มสมัครสมาชิกและปิดหรือเปิดรับลงทะเบียน เพิ่ม แก้ไข ปิดใช้งาน หรือลบสมาชิก เปลี่ยน API key รวมถึงส่งออกและนำเข้าฐานข้อมูลทั้งหมดได้</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:eastAsia="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">6. การติดตั้งบนอุปกรณ์</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:eastAsia="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>